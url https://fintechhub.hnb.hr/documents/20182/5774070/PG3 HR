--- v0 (2026-06-01)
+++ v1 (2026-09-10)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PG3 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="36">
   <si>
-    <t>Zagreb, 27.05.2026</t>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>UPLATE GOTOVOG NOVCA U REPUBLICI HRVATSKOJ U EURIMA PREMA OPISU NAČINA PLAĆANJA - 2026. godina</t>
   </si>
   <si>
     <t>OPIS NAČINA PLAĆANJA</t>
   </si>
   <si>
     <t>SVRHA/NAČIN UPLATE</t>
   </si>
   <si>
     <t>SIJEČANJ</t>
   </si>
@@ -814,81 +814,81 @@
       <c r="G10" s="8">
         <v>2240700</v>
       </c>
       <c r="H10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I10" s="8">
         <v>930446349</v>
       </c>
       <c r="J10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K10" s="8">
         <v>2424107</v>
       </c>
       <c r="L10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M10" s="8">
         <v>1096609094</v>
       </c>
       <c r="N10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O10" s="8">
-        <v/>
+        <v>2381960</v>
       </c>
       <c r="P10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q10" s="8">
-        <v/>
+        <v>1081833587</v>
       </c>
       <c r="R10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S10" s="8">
-        <v/>
+        <v>2332073</v>
       </c>
       <c r="T10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U10" s="8">
-        <v/>
+        <v>1092722738</v>
       </c>
       <c r="V10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W10" s="8">
-        <v/>
+        <v>2400049</v>
       </c>
       <c r="X10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y10" s="8">
-        <v/>
+        <v>1274474545</v>
       </c>
       <c r="Z10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA10" s="8">
         <v/>
       </c>
       <c r="AB10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC10" s="8">
         <v/>
       </c>
       <c r="AD10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE10" s="8">
         <v/>
       </c>
       <c r="AF10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG10" s="8">
         <v/>
       </c>
@@ -922,137 +922,137 @@
       <c r="AQ10" s="8">
         <v/>
       </c>
       <c r="AR10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS10" s="8">
         <v/>
       </c>
       <c r="AT10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU10" s="8">
         <v/>
       </c>
       <c r="AV10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW10" s="8">
         <v/>
       </c>
       <c r="AX10" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY10" s="9">
-        <v>6951725</v>
+        <v>14065807</v>
       </c>
       <c r="AZ10" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA10" s="9">
-        <v>3007011672</v>
+        <v>6456042542</v>
       </c>
       <c r="BB10" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11" t="s" s="7">
         <v>25</v>
       </c>
       <c r="B11" t="s" s="7">
         <v>26</v>
       </c>
       <c r="C11" s="8">
         <v>778780</v>
       </c>
       <c r="D11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>122855820</v>
       </c>
       <c r="F11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G11" s="8">
         <v>784425</v>
       </c>
       <c r="H11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I11" s="8">
         <v>129764393</v>
       </c>
       <c r="J11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K11" s="8">
         <v>836599</v>
       </c>
       <c r="L11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M11" s="8">
         <v>141165255</v>
       </c>
       <c r="N11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O11" s="8">
-        <v/>
+        <v>805823</v>
       </c>
       <c r="P11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q11" s="8">
-        <v/>
+        <v>128392486</v>
       </c>
       <c r="R11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S11" s="8">
-        <v/>
+        <v>778425</v>
       </c>
       <c r="T11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U11" s="8">
-        <v/>
+        <v>127308182</v>
       </c>
       <c r="V11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W11" s="8">
-        <v/>
+        <v>777500</v>
       </c>
       <c r="X11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y11" s="8">
-        <v/>
+        <v>133466878</v>
       </c>
       <c r="Z11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA11" s="8">
         <v/>
       </c>
       <c r="AB11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC11" s="8">
         <v/>
       </c>
       <c r="AD11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE11" s="8">
         <v/>
       </c>
       <c r="AF11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG11" s="8">
         <v/>
       </c>
@@ -1086,137 +1086,137 @@
       <c r="AQ11" s="8">
         <v/>
       </c>
       <c r="AR11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS11" s="8">
         <v/>
       </c>
       <c r="AT11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU11" s="8">
         <v/>
       </c>
       <c r="AV11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW11" s="8">
         <v/>
       </c>
       <c r="AX11" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY11" s="9">
-        <v>2399804</v>
+        <v>4761552</v>
       </c>
       <c r="AZ11" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA11" s="9">
-        <v>393785468</v>
+        <v>782953014</v>
       </c>
       <c r="BB11" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:54">
       <c r="A12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B12" t="s" s="7">
         <v>27</v>
       </c>
       <c r="C12" s="8">
         <v>33685</v>
       </c>
       <c r="D12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E12" s="8">
         <v>5970997</v>
       </c>
       <c r="F12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G12" s="8">
         <v>37671</v>
       </c>
       <c r="H12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I12" s="8">
         <v>7162485</v>
       </c>
       <c r="J12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K12" s="8">
         <v>41944</v>
       </c>
       <c r="L12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M12" s="8">
         <v>8217871</v>
       </c>
       <c r="N12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O12" s="8">
-        <v/>
+        <v>42435</v>
       </c>
       <c r="P12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q12" s="8">
-        <v/>
+        <v>8131225</v>
       </c>
       <c r="R12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S12" s="8">
-        <v/>
+        <v>36823</v>
       </c>
       <c r="T12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U12" s="8">
-        <v/>
+        <v>8137001</v>
       </c>
       <c r="V12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W12" s="8">
-        <v/>
+        <v>39666</v>
       </c>
       <c r="X12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y12" s="8">
-        <v/>
+        <v>9287828</v>
       </c>
       <c r="Z12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA12" s="8">
         <v/>
       </c>
       <c r="AB12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC12" s="8">
         <v/>
       </c>
       <c r="AD12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE12" s="8">
         <v/>
       </c>
       <c r="AF12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG12" s="8">
         <v/>
       </c>
@@ -1250,137 +1250,137 @@
       <c r="AQ12" s="8">
         <v/>
       </c>
       <c r="AR12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS12" s="8">
         <v/>
       </c>
       <c r="AT12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU12" s="8">
         <v/>
       </c>
       <c r="AV12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW12" s="8">
         <v/>
       </c>
       <c r="AX12" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY12" s="9">
-        <v>113300</v>
+        <v>232224</v>
       </c>
       <c r="AZ12" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA12" s="9">
-        <v>21351353</v>
+        <v>46907407</v>
       </c>
       <c r="BB12" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B13" t="s" s="7">
         <v>28</v>
       </c>
       <c r="C13" s="8">
         <v>48</v>
       </c>
       <c r="D13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E13" s="8">
         <v>28536</v>
       </c>
       <c r="F13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G13" s="8">
         <v>63</v>
       </c>
       <c r="H13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I13" s="8">
         <v>37420</v>
       </c>
       <c r="J13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K13" s="8">
         <v>59</v>
       </c>
       <c r="L13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M13" s="8">
         <v>31423</v>
       </c>
       <c r="N13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O13" s="8">
-        <v/>
+        <v>62</v>
       </c>
       <c r="P13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q13" s="8">
-        <v/>
+        <v>33269</v>
       </c>
       <c r="R13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S13" s="8">
-        <v/>
+        <v>68</v>
       </c>
       <c r="T13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U13" s="8">
-        <v/>
+        <v>48486</v>
       </c>
       <c r="V13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W13" s="8">
-        <v/>
+        <v>112</v>
       </c>
       <c r="X13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y13" s="8">
-        <v/>
+        <v>43500</v>
       </c>
       <c r="Z13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA13" s="8">
         <v/>
       </c>
       <c r="AB13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC13" s="8">
         <v/>
       </c>
       <c r="AD13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE13" s="8">
         <v/>
       </c>
       <c r="AF13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG13" s="8">
         <v/>
       </c>
@@ -1414,137 +1414,137 @@
       <c r="AQ13" s="8">
         <v/>
       </c>
       <c r="AR13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS13" s="8">
         <v/>
       </c>
       <c r="AT13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU13" s="8">
         <v/>
       </c>
       <c r="AV13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW13" s="8">
         <v/>
       </c>
       <c r="AX13" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY13" s="9">
-        <v>170</v>
+        <v>412</v>
       </c>
       <c r="AZ13" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA13" s="9">
-        <v>97379</v>
+        <v>222634</v>
       </c>
       <c r="BB13" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" t="s" s="7">
         <v>29</v>
       </c>
       <c r="B14" t="s" s="7">
         <v>26</v>
       </c>
       <c r="C14" s="8">
         <v>1249506</v>
       </c>
       <c r="D14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E14" s="8">
         <v>38088076</v>
       </c>
       <c r="F14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G14" s="8">
         <v>1220025</v>
       </c>
       <c r="H14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I14" s="8">
         <v>39182110</v>
       </c>
       <c r="J14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K14" s="8">
         <v>1312757</v>
       </c>
       <c r="L14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M14" s="8">
         <v>41132681</v>
       </c>
       <c r="N14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O14" s="8">
-        <v/>
+        <v>1308514</v>
       </c>
       <c r="P14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q14" s="8">
-        <v/>
+        <v>39615847</v>
       </c>
       <c r="R14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S14" s="8">
-        <v/>
+        <v>1278460</v>
       </c>
       <c r="T14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U14" s="8">
-        <v/>
+        <v>39666738</v>
       </c>
       <c r="V14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W14" s="8">
-        <v/>
+        <v>1318248</v>
       </c>
       <c r="X14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y14" s="8">
-        <v/>
+        <v>39760218</v>
       </c>
       <c r="Z14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA14" s="8">
         <v/>
       </c>
       <c r="AB14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC14" s="8">
         <v/>
       </c>
       <c r="AD14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE14" s="8">
         <v/>
       </c>
       <c r="AF14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG14" s="8">
         <v/>
       </c>
@@ -1578,137 +1578,137 @@
       <c r="AQ14" s="8">
         <v/>
       </c>
       <c r="AR14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS14" s="8">
         <v/>
       </c>
       <c r="AT14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU14" s="8">
         <v/>
       </c>
       <c r="AV14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW14" s="8">
         <v/>
       </c>
       <c r="AX14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY14" s="9">
-        <v>3782288</v>
+        <v>7687510</v>
       </c>
       <c r="AZ14" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA14" s="9">
-        <v>118402867</v>
+        <v>237445670</v>
       </c>
       <c r="BB14" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:54">
       <c r="A15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B15" t="s" s="7">
         <v>27</v>
       </c>
       <c r="C15" s="8">
         <v>799203</v>
       </c>
       <c r="D15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E15" s="8">
         <v>44595098</v>
       </c>
       <c r="F15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G15" s="8">
         <v>790881</v>
       </c>
       <c r="H15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I15" s="8">
         <v>47628998</v>
       </c>
       <c r="J15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K15" s="8">
         <v>837997</v>
       </c>
       <c r="L15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M15" s="8">
         <v>47885950</v>
       </c>
       <c r="N15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O15" s="8">
-        <v/>
+        <v>841246</v>
       </c>
       <c r="P15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q15" s="8">
-        <v/>
+        <v>45293490</v>
       </c>
       <c r="R15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S15" s="8">
-        <v/>
+        <v>831111</v>
       </c>
       <c r="T15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U15" s="8">
-        <v/>
+        <v>42136045</v>
       </c>
       <c r="V15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W15" s="8">
-        <v/>
+        <v>797252</v>
       </c>
       <c r="X15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y15" s="8">
-        <v/>
+        <v>38869967</v>
       </c>
       <c r="Z15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA15" s="8">
         <v/>
       </c>
       <c r="AB15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC15" s="8">
         <v/>
       </c>
       <c r="AD15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE15" s="8">
         <v/>
       </c>
       <c r="AF15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG15" s="8">
         <v/>
       </c>
@@ -1742,137 +1742,137 @@
       <c r="AQ15" s="8">
         <v/>
       </c>
       <c r="AR15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS15" s="8">
         <v/>
       </c>
       <c r="AT15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU15" s="8">
         <v/>
       </c>
       <c r="AV15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW15" s="8">
         <v/>
       </c>
       <c r="AX15" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY15" s="9">
-        <v>2428081</v>
+        <v>4897690</v>
       </c>
       <c r="AZ15" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA15" s="9">
-        <v>140110046</v>
+        <v>266409548</v>
       </c>
       <c r="BB15" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:54">
       <c r="A16" t="s" s="7">
         <v>30</v>
       </c>
       <c r="B16" t="s" s="7">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>370366</v>
       </c>
       <c r="D16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E16" s="8">
         <v>570734912</v>
       </c>
       <c r="F16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G16" s="8">
         <v>384831</v>
       </c>
       <c r="H16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I16" s="8">
         <v>593285650</v>
       </c>
       <c r="J16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K16" s="8">
         <v>437976</v>
       </c>
       <c r="L16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M16" s="8">
         <v>717862114</v>
       </c>
       <c r="N16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O16" s="8">
-        <v/>
+        <v>433992</v>
       </c>
       <c r="P16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q16" s="8">
-        <v/>
+        <v>732055900</v>
       </c>
       <c r="R16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S16" s="8">
-        <v/>
+        <v>420281</v>
       </c>
       <c r="T16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U16" s="8">
-        <v/>
+        <v>727722788</v>
       </c>
       <c r="V16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W16" s="8">
-        <v/>
+        <v>475398</v>
       </c>
       <c r="X16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y16" s="8">
-        <v/>
+        <v>855460945</v>
       </c>
       <c r="Z16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA16" s="8">
         <v/>
       </c>
       <c r="AB16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC16" s="8">
         <v/>
       </c>
       <c r="AD16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE16" s="8">
         <v/>
       </c>
       <c r="AF16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG16" s="8">
         <v/>
       </c>
@@ -1906,137 +1906,137 @@
       <c r="AQ16" s="8">
         <v/>
       </c>
       <c r="AR16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS16" s="8">
         <v/>
       </c>
       <c r="AT16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU16" s="8">
         <v/>
       </c>
       <c r="AV16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW16" s="8">
         <v/>
       </c>
       <c r="AX16" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY16" s="9">
-        <v>1193173</v>
+        <v>2522844</v>
       </c>
       <c r="AZ16" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA16" s="9">
-        <v>1881882676</v>
+        <v>4197122309</v>
       </c>
       <c r="BB16" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:54">
       <c r="A17" t="s" s="7">
         <v>31</v>
       </c>
       <c r="B17" t="s" s="7">
         <v>32</v>
       </c>
       <c r="C17" s="8">
         <v>603831</v>
       </c>
       <c r="D17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E17" s="8">
         <v>340366583</v>
       </c>
       <c r="F17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G17" s="8">
         <v>616817</v>
       </c>
       <c r="H17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I17" s="8">
         <v>358754806</v>
       </c>
       <c r="J17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K17" s="8">
         <v>693451</v>
       </c>
       <c r="L17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M17" s="8">
         <v>409085889</v>
       </c>
       <c r="N17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O17" s="8">
-        <v/>
+        <v>681897</v>
       </c>
       <c r="P17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q17" s="8">
-        <v/>
+        <v>410063025</v>
       </c>
       <c r="R17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S17" s="8">
-        <v/>
+        <v>681577</v>
       </c>
       <c r="T17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U17" s="8">
-        <v/>
+        <v>423093225</v>
       </c>
       <c r="V17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W17" s="8">
-        <v/>
+        <v>691393</v>
       </c>
       <c r="X17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y17" s="8">
-        <v/>
+        <v>453597812</v>
       </c>
       <c r="Z17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA17" s="8">
         <v/>
       </c>
       <c r="AB17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC17" s="8">
         <v/>
       </c>
       <c r="AD17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE17" s="8">
         <v/>
       </c>
       <c r="AF17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG17" s="8">
         <v/>
       </c>
@@ -2070,137 +2070,137 @@
       <c r="AQ17" s="8">
         <v/>
       </c>
       <c r="AR17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS17" s="8">
         <v/>
       </c>
       <c r="AT17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU17" s="8">
         <v/>
       </c>
       <c r="AV17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW17" s="8">
         <v/>
       </c>
       <c r="AX17" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY17" s="9">
-        <v>1914099</v>
+        <v>3968966</v>
       </c>
       <c r="AZ17" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA17" s="9">
-        <v>1108207278</v>
+        <v>2394961340</v>
       </c>
       <c r="BB17" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:54">
       <c r="A18" t="s" s="7">
         <v>33</v>
       </c>
       <c r="B18" t="s" s="7">
         <v>32</v>
       </c>
       <c r="C18" s="8">
         <v>19304</v>
       </c>
       <c r="D18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E18" s="8">
         <v>14014827</v>
       </c>
       <c r="F18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G18" s="8">
         <v>19496</v>
       </c>
       <c r="H18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I18" s="8">
         <v>14196302</v>
       </c>
       <c r="J18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K18" s="8">
         <v>21853</v>
       </c>
       <c r="L18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M18" s="8">
         <v>18163147</v>
       </c>
       <c r="N18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O18" s="8">
-        <v/>
+        <v>21640</v>
       </c>
       <c r="P18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q18" s="8">
-        <v/>
+        <v>18403151</v>
       </c>
       <c r="R18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S18" s="8">
-        <v/>
+        <v>21385</v>
       </c>
       <c r="T18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U18" s="8">
-        <v/>
+        <v>18579340</v>
       </c>
       <c r="V18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W18" s="8">
-        <v/>
+        <v>23160</v>
       </c>
       <c r="X18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y18" s="8">
-        <v/>
+        <v>22578095</v>
       </c>
       <c r="Z18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA18" s="8">
         <v/>
       </c>
       <c r="AB18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC18" s="8">
         <v/>
       </c>
       <c r="AD18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE18" s="8">
         <v/>
       </c>
       <c r="AF18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG18" s="8">
         <v/>
       </c>
@@ -2234,137 +2234,137 @@
       <c r="AQ18" s="8">
         <v/>
       </c>
       <c r="AR18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS18" s="8">
         <v/>
       </c>
       <c r="AT18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU18" s="8">
         <v/>
       </c>
       <c r="AV18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW18" s="8">
         <v/>
       </c>
       <c r="AX18" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY18" s="9">
-        <v>60653</v>
+        <v>126838</v>
       </c>
       <c r="AZ18" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA18" s="9">
-        <v>46374276</v>
+        <v>105934862</v>
       </c>
       <c r="BB18" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:54">
       <c r="A19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B19" t="s" s="7">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>5966</v>
       </c>
       <c r="D19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E19" s="8">
         <v>15627018</v>
       </c>
       <c r="F19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G19" s="8">
         <v>5937</v>
       </c>
       <c r="H19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I19" s="8">
         <v>16154337</v>
       </c>
       <c r="J19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K19" s="8">
         <v>6590</v>
       </c>
       <c r="L19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M19" s="8">
         <v>18026319</v>
       </c>
       <c r="N19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O19" s="8">
-        <v/>
+        <v>6319</v>
       </c>
       <c r="P19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q19" s="8">
-        <v/>
+        <v>18859811</v>
       </c>
       <c r="R19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S19" s="8">
-        <v/>
+        <v>6142</v>
       </c>
       <c r="T19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U19" s="8">
-        <v/>
+        <v>19574923</v>
       </c>
       <c r="V19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W19" s="8">
-        <v/>
+        <v>6390</v>
       </c>
       <c r="X19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y19" s="8">
-        <v/>
+        <v>22157458</v>
       </c>
       <c r="Z19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA19" s="8">
         <v/>
       </c>
       <c r="AB19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC19" s="8">
         <v/>
       </c>
       <c r="AD19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE19" s="8">
         <v/>
       </c>
       <c r="AF19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG19" s="8">
         <v/>
       </c>
@@ -2398,57 +2398,57 @@
       <c r="AQ19" s="8">
         <v/>
       </c>
       <c r="AR19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS19" s="8">
         <v/>
       </c>
       <c r="AT19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU19" s="8">
         <v/>
       </c>
       <c r="AV19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW19" s="8">
         <v/>
       </c>
       <c r="AX19" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY19" s="9">
-        <v>18493</v>
+        <v>37344</v>
       </c>
       <c r="AZ19" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA19" s="9">
-        <v>49807674</v>
+        <v>110399866</v>
       </c>
       <c r="BB19" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:54">
       <c r="A20" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B20" t="s" s="7">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v/>
       </c>
       <c r="D20" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E20" s="8">
         <v/>
       </c>
       <c r="F20" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G20" s="8">
@@ -2618,81 +2618,81 @@
       <c r="G21" s="8">
         <v>74664</v>
       </c>
       <c r="H21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I21" s="8">
         <v>2154688</v>
       </c>
       <c r="J21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K21" s="8">
         <v>82947</v>
       </c>
       <c r="L21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M21" s="8">
         <v>2298263</v>
       </c>
       <c r="N21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O21" s="8">
-        <v/>
+        <v>80942</v>
       </c>
       <c r="P21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q21" s="8">
-        <v/>
+        <v>2146325</v>
       </c>
       <c r="R21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S21" s="8">
-        <v/>
+        <v>79910</v>
       </c>
       <c r="T21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U21" s="8">
-        <v/>
+        <v>2113442</v>
       </c>
       <c r="V21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W21" s="8">
-        <v/>
+        <v>81377</v>
       </c>
       <c r="X21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y21" s="8">
-        <v/>
+        <v>2082211</v>
       </c>
       <c r="Z21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA21" s="8">
         <v/>
       </c>
       <c r="AB21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC21" s="8">
         <v/>
       </c>
       <c r="AD21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE21" s="8">
         <v/>
       </c>
       <c r="AF21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG21" s="8">
         <v/>
       </c>
@@ -2726,57 +2726,57 @@
       <c r="AQ21" s="8">
         <v/>
       </c>
       <c r="AR21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS21" s="8">
         <v/>
       </c>
       <c r="AT21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU21" s="8">
         <v/>
       </c>
       <c r="AV21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW21" s="8">
         <v/>
       </c>
       <c r="AX21" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY21" s="9">
-        <v>233318</v>
+        <v>475547</v>
       </c>
       <c r="AZ21" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA21" s="9">
-        <v>6464848</v>
+        <v>12806826</v>
       </c>
       <c r="BB21" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:54">
       <c r="A22" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B22" t="s" s="7">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v/>
       </c>
       <c r="D22" t="s" s="7">
         <v>23</v>
       </c>
       <c r="E22" s="8">
         <v/>
       </c>
       <c r="F22" t="s" s="7">
         <v>23</v>
       </c>
       <c r="G22" s="8">
@@ -2946,81 +2946,81 @@
       <c r="G23" s="8">
         <v/>
       </c>
       <c r="H23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="I23" s="8">
         <v/>
       </c>
       <c r="J23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="K23" s="8">
         <v>1</v>
       </c>
       <c r="L23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="M23" s="8">
         <v>21</v>
       </c>
       <c r="N23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="O23" s="8">
-        <v/>
+        <v>1</v>
       </c>
       <c r="P23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Q23" s="8">
-        <v/>
+        <v>3</v>
       </c>
       <c r="R23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="S23" s="8">
         <v/>
       </c>
       <c r="T23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="U23" s="8">
         <v/>
       </c>
       <c r="V23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="W23" s="8">
-        <v/>
+        <v>1</v>
       </c>
       <c r="X23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="Y23" s="8">
-        <v/>
+        <v>1</v>
       </c>
       <c r="Z23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AA23" s="8">
         <v/>
       </c>
       <c r="AB23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AC23" s="8">
         <v/>
       </c>
       <c r="AD23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AE23" s="8">
         <v/>
       </c>
       <c r="AF23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AG23" s="8">
         <v/>
       </c>
@@ -3054,137 +3054,137 @@
       <c r="AQ23" s="8">
         <v/>
       </c>
       <c r="AR23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AS23" s="8">
         <v/>
       </c>
       <c r="AT23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AU23" s="8">
         <v/>
       </c>
       <c r="AV23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AW23" s="8">
         <v/>
       </c>
       <c r="AX23" t="s" s="7">
         <v>23</v>
       </c>
       <c r="AY23" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AZ23" t="s" s="10">
         <v>23</v>
       </c>
       <c r="BA23" s="9">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="BB23" t="s" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:54">
       <c r="A24" t="s" s="11">
         <v>35</v>
       </c>
       <c r="B24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="C24" s="12">
         <v>6223314</v>
       </c>
       <c r="D24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="E24" s="12">
         <v>2134249993</v>
       </c>
       <c r="F24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="G24" s="12">
         <v>6175510</v>
       </c>
       <c r="H24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="I24" s="12">
         <v>2138767538</v>
       </c>
       <c r="J24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="K24" s="12">
         <v>6696281</v>
       </c>
       <c r="L24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="M24" s="12">
         <v>2500478027</v>
       </c>
       <c r="N24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="O24" s="12">
-        <v/>
+        <v>6604831</v>
       </c>
       <c r="P24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="Q24" s="12">
-        <v/>
+        <v>2484828119</v>
       </c>
       <c r="R24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="S24" s="12">
-        <v/>
+        <v>6466255</v>
       </c>
       <c r="T24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="U24" s="12">
-        <v/>
+        <v>2501102908</v>
       </c>
       <c r="V24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="W24" s="12">
-        <v/>
+        <v>6610546</v>
       </c>
       <c r="X24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="Y24" s="12">
-        <v/>
+        <v>2851779458</v>
       </c>
       <c r="Z24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="AA24" s="12">
         <v/>
       </c>
       <c r="AB24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="AC24" s="12">
         <v/>
       </c>
       <c r="AD24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="AE24" s="12">
         <v/>
       </c>
       <c r="AF24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="AG24" s="12">
         <v/>
       </c>
@@ -3218,57 +3218,57 @@
       <c r="AQ24" s="12">
         <v/>
       </c>
       <c r="AR24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="AS24" s="12">
         <v/>
       </c>
       <c r="AT24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="AU24" s="12">
         <v/>
       </c>
       <c r="AV24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="AW24" s="12">
         <v/>
       </c>
       <c r="AX24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="AY24" s="12">
-        <v>19095105</v>
+        <v>38776737</v>
       </c>
       <c r="AZ24" t="s" s="11">
         <v>23</v>
       </c>
       <c r="BA24" s="12">
-        <v>6773495558</v>
+        <v>14611206043</v>
       </c>
       <c r="BB24" t="s" s="11">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>
     <mergeCell ref="A3:BB3"/>
     <mergeCell ref="A4:BB4"/>
     <mergeCell ref="A5:BB5"/>
     <mergeCell ref="A6:BB6"/>
     <mergeCell ref="A7:BB7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="S8:V8"/>
     <mergeCell ref="W8:Z8"/>
     <mergeCell ref="AA8:AD8"/>
     <mergeCell ref="AE8:AH8"/>
     <mergeCell ref="AI8:AL8"/>